--- v0 (2026-02-19)
+++ v1 (2026-04-21)
@@ -118,52 +118,52 @@
     <t>Javier García Campayo</t>
   </si>
   <si>
     <t>01-10-2025</t>
   </si>
   <si>
     <t>Cátedra de Educación Ambiental y Transformación Ecosocial</t>
   </si>
   <si>
     <t>Diputación de Huesca</t>
   </si>
   <si>
     <t>Javier Martínez Aznar
   Pedro Lucha López</t>
   </si>
   <si>
     <t>18-09-2025</t>
   </si>
   <si>
     <t>Cátedra Dignia Ecosistema Paliativo</t>
   </si>
   <si>
     <t>Fundación Dignia</t>
   </si>
   <si>
-    <t>Rogelio Altisent Trota
-  Estíbaliz Jarauta Simón</t>
+    <t>Estíbaliz Jarauta Simón
+  Maria Teresa Delgado Marroquín</t>
   </si>
   <si>
     <t>01-07-2025</t>
   </si>
   <si>
     <t>Cátedra Catalina</t>
   </si>
   <si>
     <t>CI ETF RENATO PTX HOLDCO, S.L.U.</t>
   </si>
   <si>
     <t>José Ángel Peña
   Jorge Rosell</t>
   </si>
   <si>
     <t>03-06-2025</t>
   </si>
   <si>
     <t>Cátedra TDG Ibernavitas de Eficiencia Energética y Sostenibilidad</t>
   </si>
   <si>
     <t>TDG Ibernavitas</t>
   </si>
   <si>
     <t>Oscar Lucia Gil