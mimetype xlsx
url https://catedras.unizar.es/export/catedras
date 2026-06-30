--- v1 (2026-04-21)
+++ v2 (2026-06-30)
@@ -26,50 +26,62 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Relación de cátedras" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="424">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Entidad colaboradora</t>
   </si>
   <si>
     <t>Director(a/es)</t>
   </si>
   <si>
     <t>Fecha creación</t>
   </si>
   <si>
+    <t>Cátedra FUNDAZ de Cuidados y Asistencia Integral</t>
+  </si>
+  <si>
+    <t>FUNDAZ</t>
+  </si>
+  <si>
+    <t>Mª Isabel Iguacel Azorín</t>
+  </si>
+  <si>
+    <t>16-04-2026</t>
+  </si>
+  <si>
     <t>Catedra Fundación Ibercaja de Apoyo a la Infancia y Adolescencia</t>
   </si>
   <si>
     <t>Fundación Ibercaja</t>
   </si>
   <si>
     <t>Aurora López Azcona</t>
   </si>
   <si>
     <t>11-02-2026</t>
   </si>
   <si>
     <t>Cátedra Urano Diagnostics</t>
   </si>
   <si>
     <t>Urano Vet</t>
   </si>
   <si>
     <t>Sergio Villanueva Saz</t>
   </si>
   <si>
     <t>10-02-2026</t>
   </si>
   <si>
     <t>Cátedra Berbedel</t>
@@ -293,62 +305,50 @@
     <t>Cátedra Diputación de Teruel Educación y Territorio</t>
   </si>
   <si>
     <t>Diputación de Teruel</t>
   </si>
   <si>
     <t>Pascual Rubio Terrado 
   Estefanía Monforte García</t>
   </si>
   <si>
     <t>12-08-2024</t>
   </si>
   <si>
     <t>Cátedra Inetum en Ciberseguridad y Cloud</t>
   </si>
   <si>
     <t>Inetum</t>
   </si>
   <si>
     <t>Ricardo J. Rodríguez</t>
   </si>
   <si>
     <t>08-07-2024</t>
   </si>
   <si>
-    <t>Cátedra Cuidados y Ecosistema Paliativo</t>
-[...10 lines deleted...]
-  <si>
     <t>Cátedra KPMG: Desarrollando a los Líderes del futuro</t>
   </si>
   <si>
     <t>KPMG</t>
   </si>
   <si>
     <t>Alfonso López Viñegla</t>
   </si>
   <si>
     <t>12-06-2024</t>
   </si>
   <si>
     <t>Cátedra Exobiopharma de Nanomedicina</t>
   </si>
   <si>
     <t>Exobiopharma</t>
   </si>
   <si>
     <t>Jesús Santamaria</t>
   </si>
   <si>
     <t>17-05-2024</t>
   </si>
   <si>
     <t>Cátedra ASISA en Ciencia y Tecnología Médica Aplicada</t>
@@ -889,51 +889,52 @@
   <si>
     <t>Fertinagro</t>
   </si>
   <si>
     <t>Alexia Sanz Hernández</t>
   </si>
   <si>
     <t>04-12-2017</t>
   </si>
   <si>
     <t>Cátedra IACS de nuevas formas de gestión pública de investigación e innovación en salud a través de la contratación</t>
   </si>
   <si>
     <t>Instituto Aragonés de Ciencias de la Salud (Gobierno de Aragón).</t>
   </si>
   <si>
     <t>María del Carmen de Guerreo Manso</t>
   </si>
   <si>
     <t>Cátedra TECNALIA</t>
   </si>
   <si>
     <t>Fundación Tecnalia Research &amp; Innovation</t>
   </si>
   <si>
-    <t>Jesús Antonio Royo Sánchez</t>
+    <t>Jesús Antonio Royo Sánchez
+  Mª Pilar Lambán Castillo</t>
   </si>
   <si>
     <t>14-11-2017</t>
   </si>
   <si>
     <t>Cátedra COGITIAR</t>
   </si>
   <si>
     <t>Colegio Oficial de Graduados en Ingeniería de la rama industrial, Ingenieros Técnicos Industriales y Peritos Industriales de Aragón</t>
   </si>
   <si>
     <t>Inmaculada Plaza García</t>
   </si>
   <si>
     <t>06-09-2017</t>
   </si>
   <si>
     <t>Cátedra RTVE</t>
   </si>
   <si>
     <t>Radiotelevisión Española</t>
   </si>
   <si>
     <t>Eduardo Lleida Solano</t>
   </si>
@@ -1945,79 +1946,79 @@
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>90</v>
@@ -2074,51 +2075,51 @@
         <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>118</v>
@@ -2155,51 +2156,51 @@
         <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>140</v>
@@ -2267,51 +2268,51 @@
         <v>158</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>169</v>
@@ -2365,51 +2366,51 @@
         <v>183</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
         <v>192</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>196</v>
@@ -2491,51 +2492,51 @@
         <v>217</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>219</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>230</v>
@@ -2785,110 +2786,110 @@
         <v>297</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="1" t="s">
         <v>303</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="1" t="s">
         <v>313</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="1" t="s">
         <v>317</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>325</v>